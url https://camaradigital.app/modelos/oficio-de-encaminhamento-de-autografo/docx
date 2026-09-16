--- v0 (2026-08-02)
+++ v1 (2026-09-16)
@@ -1,255 +1,269 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">OFÍCIO Nº [número]/[ano]</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="1418" w:hanging="0"/>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">[Município], [dia] de [mês] de [ano].</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="1418" w:hanging="0"/>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">A Sua Excelência o Senhor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="1418" w:hanging="0"/>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">[Nome do Prefeito]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="40" w:line="288" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prefeito Municipal de [Município]</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
         <w:jc w:val="both"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="1418" w:hanging="0"/>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Prefeito Municipal de [Município]</w:t>
+        <w:t xml:space="preserve">Assunto: Encaminhamento de autógrafo — Projeto de Lei nº [número]/[ano]</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="1418" w:hanging="0"/>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Assunto: Encaminhamento de autógrafo — Projeto de Lei nº [número]/[ano]</w:t>
+        <w:t xml:space="preserve">Senhor Prefeito,</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="1418" w:hanging="0"/>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Senhor Prefeito,</w:t>
+        <w:t xml:space="preserve">Encaminho a Vossa Excelência o autógrafo do Projeto de Lei nº [número]/[ano], de autoria [do Vereador (nome) / do Poder Executivo], que [ementa], aprovado por esta Câmara Municipal na Sessão [Ordinária/Extraordinária] realizada em [data], para os fins do art. [artigo] da Lei Orgânica do Município.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="1418" w:hanging="0"/>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Encaminho a Vossa Excelência o autógrafo do Projeto de Lei nº [número]/[ano], de autoria [do Vereador (nome) / do Poder Executivo], que [ementa], aprovado por esta Câmara Municipal na Sessão [Ordinária/Extraordinária] realizada em [data], para os fins do art. [artigo] da Lei Orgânica do Município.</w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Atenciosamente,</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:jc w:val="both"/>
-        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="40" w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">[Nome]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="both"/>
-        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="40" w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Presidente da Câmara Municipal de [Município]</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">RECEBIMENTO</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="1418" w:hanging="0"/>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Recebido em ____/____/______, às ______h.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="1418" w:hanging="0"/>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Assinatura e identificação do recebedor</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="first" r:id="rId9"/>
+      <w:titlePg/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
-      <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1418" w:right="1134" w:bottom="1134" w:left="1701" w:header="709" w:footer="567" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -282,63 +296,167 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:jc w:val="center"/>
+      <w:spacing w:after="40"/>
+    </w:pPr>
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="555555"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve">PAGE</w:instrText>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="808080"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
         <w:i w:val="1"/>
         <w:iCs w:val="1"/>
       </w:rPr>
       <w:t xml:space="preserve">Modelo de referência obtido em camaradigital.app/modelos — adapte ao Regimento Interno da sua Casa.</w:t>
     </w:r>
   </w:p>
 </w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:p>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="808080"/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
+        <w:i w:val="1"/>
+        <w:iCs w:val="1"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Modelo de referência obtido em camaradigital.app/modelos — adapte ao Regimento Interno da sua Casa.</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:p>
+    <w:pPr>
+      <w:jc w:val="center"/>
+      <w:spacing w:after="20"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="AAAAAA"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">[BRASÃO]</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:jc w:val="center"/>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+      </w:rPr>
+      <w:t xml:space="preserve">CÂMARA MUNICIPAL DE [MUNICÍPIO]</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:jc w:val="center"/>
+      <w:spacing w:after="60"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="555555"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Estado de [UF] · CNPJ [número] · [endereço]</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="BBBBBB"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+      <w:t xml:space="preserve">____________________________________________________________________</w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
@@ -372,51 +490,51 @@
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>